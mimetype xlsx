--- v0 (2025-12-13)
+++ v1 (2026-06-25)
@@ -7,2526 +7,2328 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="May Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="216">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
     <t xml:space="preserve">360 ONE WAM LTD INR1(POST SUBD)                                                                                                 </t>
   </si>
   <si>
     <t xml:space="preserve">IN    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$2,017,947.77</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AAC TECHNOLOGIES H USD0.01                                                                                                      </t>
+    <t>$2,566,094.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AALBERTS NV EUR0.25                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NL    </t>
+  </si>
+  <si>
+    <t>$1,833,476.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALK-ABELLO A/S SERBDKK0.50                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DK    </t>
+  </si>
+  <si>
+    <t>$10,062,041.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALM. BRAND DKK1                                                                                                                 </t>
+  </si>
+  <si>
+    <t>$2,206,839.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALS LIMITED NPV                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AU    </t>
+  </si>
+  <si>
+    <t>$5,335,599.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTIUS MINERALS CO COM NPV                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CA    </t>
+  </si>
+  <si>
+    <t>$9,407,842.74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALZCHEM GROUP AG NPV (POST SPLIT)                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE    </t>
+  </si>
+  <si>
+    <t>$1,724,713.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMG CRITICAL MATER EUR0.02                                                                                                      </t>
+  </si>
+  <si>
+    <t>$3,733,433.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARSEUS NV NPV                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BE    </t>
+  </si>
+  <si>
+    <t>$3,017,988.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASAHI INTECC CO LT NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP    </t>
+  </si>
+  <si>
+    <t>$2,351,532.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASPEED TECHNOLOGY TWD10                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TW    </t>
+  </si>
+  <si>
+    <t>$7,622,224.71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTO1 GRP NPV                                                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,678,050.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BABCOCK INTL GROUP ORD GBP0.60                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GB    </t>
+  </si>
+  <si>
+    <t>$7,448,178.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BE SEMICONDUCTOR EUR0.01                                                                                                        </t>
+  </si>
+  <si>
+    <t>$7,008,322.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENEFIT SYSTEMS SA PLN1.00                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PL    </t>
+  </si>
+  <si>
+    <t>$3,124,429.84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUNELLO CUCINELLI NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IT    </t>
+  </si>
+  <si>
+    <t>$1,829,520.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUDIMEX SA PLN5.00                                                                                                              </t>
+  </si>
+  <si>
+    <t>$3,515,152.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CES ENERGY SOLUTIO COM NPV                                                                                                      </t>
+  </si>
+  <si>
+    <t>$3,228,884.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMET HOLDINGS CHF1 (REGD)                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH    </t>
+  </si>
+  <si>
+    <t>$3,869,962.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COWELL E HOLDINGS USD0.004                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">HK    </t>
   </si>
   <si>
-    <t>$2,317,185.38</t>
-[...86 lines deleted...]
-    <t xml:space="preserve">BIOGAIA AB SERBNPV                                                                                                              </t>
+    <t>$2,296,847.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CURY CONST E INCO COM NPV                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BR    </t>
+  </si>
+  <si>
+    <t>$1,475,694.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAIEI KANKYO CO LT NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t>$4,617,488.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEFINITY FINL CORP COM NPV                                                                                                      </t>
+  </si>
+  <si>
+    <t>$7,933,096.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DESCARTES SYSTEMS COM NPV                                                                                                       </t>
+  </si>
+  <si>
+    <t>$3,832,892.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIPLOMA ORD GBP0.05                                                                                                             </t>
+  </si>
+  <si>
+    <t>$8,273,419.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMBASSY OFFICE PAR NPV (REIT)                                                                                                   </t>
+  </si>
+  <si>
+    <t>$1,393,658.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EURONEXT EUR1.60                                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FR    </t>
+  </si>
+  <si>
+    <t>$9,206,156.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINNING INTL INC COM NPV                                                                                                        </t>
+  </si>
+  <si>
+    <t>$4,758,058.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLSMIDTH N CO. A/S                                                                                                              </t>
+  </si>
+  <si>
+    <t>$2,560,622.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FUSO CHEMICAL CO NPV                                                                                                            </t>
+  </si>
+  <si>
+    <t>$8,792,229.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GTT EUR0.01                                                                                                                     </t>
+  </si>
+  <si>
+    <t>$8,050,085.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HALMA ORD GBP0.10                                                                                                               </t>
+  </si>
+  <si>
+    <t>$7,713,302.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HARBIN POWER EQPMT 'H'CNY1                                                                                                      </t>
+  </si>
+  <si>
+    <t>$4,208,541.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HD HYUNDAI MARIN.S KRW500                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KR    </t>
+  </si>
+  <si>
+    <t>$2,813,005.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEADWATER EXPLORAT COM NPV                                                                                                      </t>
+  </si>
+  <si>
+    <t>$2,105,979.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HELIOS TOWERS PLC ORD GBP0.01                                                                                                   </t>
+  </si>
+  <si>
+    <t>$4,722,103.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOWDEN JOINERY GR ORD GBP0.10                                                                                                   </t>
+  </si>
+  <si>
+    <t>$2,092,170.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HYOSUNG HEAVY INDU KRW5000                                                                                                      </t>
+  </si>
+  <si>
+    <t>$3,807,262.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMDEX LTD NPV                                                                                                                   </t>
+  </si>
+  <si>
+    <t>$5,194,120.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JAPAN ELEVATOR SER NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t>$5,903,073.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JAPAN STEEL WORKS                                                                                                               </t>
+  </si>
+  <si>
+    <t>$3,719,120.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JBCC HOLDINGS INC NPV                                                                                                           </t>
+  </si>
+  <si>
+    <t>$2,468,592.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KANEMATSU CORP NPV                                                                                                              </t>
+  </si>
+  <si>
+    <t>$4,361,351.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KINAXIS INC COM NPV                                                                                                             </t>
+  </si>
+  <si>
+    <t>$4,220,671.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KINGDEE INTL SOFTW HKD0.025                                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,672,469.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KONECRANES OYJ NPV                                                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FI    </t>
+  </si>
+  <si>
+    <t>$4,561,996.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KURITA WATER INDS                                                                                                               </t>
+  </si>
+  <si>
+    <t>$2,694,245.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KYOTO FINANCIAL GR NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t>$7,159,118.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAGERCRANTZ GROUP AB-B SHS LAGRB  SE0014990966                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">SE    </t>
   </si>
   <si>
-    <t>$1,242,643.12</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">CELLEBRITE DI LTD ORDINARY SHARES                                                                                               </t>
+    <t>$7,275,508.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LISI SA EUR0.40                                                                                                                 </t>
+  </si>
+  <si>
+    <t>$2,766,036.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAIRE TECNIMONT SP NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t>$2,842,887.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MANI INC NPV                                                                                                                    </t>
+  </si>
+  <si>
+    <t>$1,943,609.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAX HEALTHCARE INS INR10                                                                                                        </t>
+  </si>
+  <si>
+    <t>$1,750,672.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEBUKIFINANCIAL G NPV                                                                                                           </t>
+  </si>
+  <si>
+    <t>$8,976,359.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIPS AB MIPS  SE0009216278                                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,151,152.84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MITSUI ENG N SHIPBUILDING                                                                                                       </t>
+  </si>
+  <si>
+    <t>$3,672,512.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MNC SOLUTION CO LT KRW100                                                                                                       </t>
+  </si>
+  <si>
+    <t>$484,735.77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MULTI COMMODITY EX INR2(POST SUBD)                                                                                              </t>
+  </si>
+  <si>
+    <t>$5,651,782.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NABTESCO CORP                                                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,479,196.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEXT VISION STABIL NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IL    </t>
+  </si>
+  <si>
+    <t>$3,376,625.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NHPC LTD INR10                                                                                                                  </t>
+  </si>
+  <si>
+    <t>$1,486,336.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NIKON CORP                                                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,823,759.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORDNET AB NPV                                                                                                                  </t>
+  </si>
+  <si>
+    <t>$3,503,823.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OR Royalties Inc. COM                                                                                                           </t>
+  </si>
+  <si>
+    <t>$8,420,978.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORIZON VAL RESIDUO COM NPV                                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,582,937.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PER AARSLEFF HLDNG SER B DKK2                                                                                                   </t>
+  </si>
+  <si>
+    <t>$1,180,482.18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHARMAESSENTIA COR TWD10                                                                                                        </t>
+  </si>
+  <si>
+    <t>$3,133,864.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PNB HOUSING INR10                                                                                                               </t>
+  </si>
+  <si>
+    <t>$2,830,957.79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRO MEDICUS NPV                                                                                                                 </t>
+  </si>
+  <si>
+    <t>$3,063,996.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUBLIC POWER CORP                                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GR    </t>
+  </si>
+  <si>
+    <t>$4,049,286.39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RINGKJOBING LNDOBK DKK1                                                                                                         </t>
+  </si>
+  <si>
+    <t>$5,490,887.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SALZGITTER                                                                                                                      </t>
+  </si>
+  <si>
+    <t>$3,074,962.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCOUT24 AG NPV                                                                                                                  </t>
+  </si>
+  <si>
+    <t>$3,598,779.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SINFONIA TECHNOLOG NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t>$5,519,347.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOJITZ                                                                                                                          </t>
+  </si>
+  <si>
+    <t>$9,438,229.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOLARIA ENERGIA Y EUR0.01                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ES    </t>
+  </si>
+  <si>
+    <t>$2,659,651.18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SSAB AB                                                                                                                         </t>
+  </si>
+  <si>
+    <t>$3,687,509.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ST JAMES'S PLACE ORD GBP0.15                                                                                                    </t>
+  </si>
+  <si>
+    <t>$6,646,045.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ST PHARM CO LTD KRW500                                                                                                          </t>
+  </si>
+  <si>
+    <t>$2,691,521.37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SWCC SHOWA HOLDING NPV                                                                                                          </t>
+  </si>
+  <si>
+    <t>$6,404,347.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SWISSQUOTE GP HLDG CHF0.02 (REGD)                                                                                               </t>
+  </si>
+  <si>
+    <t>$4,401,182.57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SYDBANK DKK10                                                                                                                   </t>
+  </si>
+  <si>
+    <t>$4,244,154.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAMARACK VALLEY EN COM NPV                                                                                                      </t>
+  </si>
+  <si>
+    <t>$4,922,726.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TFI INTERNATIONAL COM NPV                                                                                                       </t>
+  </si>
+  <si>
+    <t>$3,090,271.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">THK                                                                                                                             </t>
+  </si>
+  <si>
+    <t>$3,825,039.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOREX GOLD RES INC COM NPV (POST REV SPLT)                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,079,405.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOROMONT INDUSTRIE COM STK NPV                                                                                                  </t>
+  </si>
+  <si>
+    <t>$5,922,159.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOSEI CORPORATION NPV                                                                                                           </t>
+  </si>
+  <si>
+    <t>$5,002,083.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
-    <t xml:space="preserve">CLBT        </t>
-[...254 lines deleted...]
-    <t xml:space="preserve">KPJ HEALTHCARE MYR0.50                                                                                                          </t>
+    <t xml:space="preserve">USD         </t>
+  </si>
+  <si>
+    <t>$5,907,755.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WESTPORTS HOLDINGS MYR0.1                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">MY    </t>
   </si>
   <si>
-    <t>$2,045,909.04</t>
-[...245 lines deleted...]
-    <t>$1,856,186.29</t>
+    <t>$2,824,931.15</t>
   </si>
   <si>
     <t xml:space="preserve">WIENERBERGER AG NPV                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">AT    </t>
   </si>
   <si>
-    <t>$4,230,330.89</t>
+    <t>$1,327,260.69</t>
   </si>
   <si>
     <t xml:space="preserve">WOONGJIN COWAY                                                                                                                  </t>
   </si>
   <si>
-    <t>$2,406,363.27</t>
-[...11 lines deleted...]
-    <t>$1,274,284.86</t>
+    <t>$1,536,211.02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>173110</v>
+        <v>220186</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>498500</v>
+        <v>40040</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>302514</v>
+        <v>240449</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="0">
+        <v>940337</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="0">
+        <v>314358</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="0">
+        <v>223753</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="0">
+        <v>7849</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="0">
+        <v>75957</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="0">
+        <v>107312</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
-        <v>895696</v>
+        <v>99400</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>85300</v>
+        <v>12600</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="0">
+        <v>138239</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="0">
+        <v>503927</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="0">
+        <v>21117</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="0">
+        <v>2566</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="0">
-        <v>27881</v>
+        <v>19008</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="0">
+        <v>18203</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>65912</v>
+        <v>256810</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="0">
-        <v>111800</v>
+        <v>8146</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="0">
+        <v>634743</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>928743</v>
+        <v>235246</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>55970</v>
+        <v>186800</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
-        <v>239000</v>
+        <v>165454</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
-        <v>201316</v>
+        <v>51897</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="0">
-        <v>51720</v>
+        <v>87808</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>110014</v>
+        <v>309615</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="0">
-        <v>387000</v>
+        <v>56512</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
-        <v>142000</v>
+        <v>62945</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>370760</v>
+        <v>32570</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>35000</v>
+        <v>327400</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>75904</v>
+        <v>34858</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="0">
-        <v>454737</v>
+        <v>122218</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>237400</v>
+        <v>1682000</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>35</v>
+        <v>89</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>125200</v>
+        <v>18925</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>164100</v>
+        <v>231347</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>14422</v>
+        <v>1493254</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>52802</v>
+        <v>202098</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>104671</v>
+        <v>1557</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>36882</v>
+        <v>1773727</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>152143</v>
+        <v>535600</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>82967</v>
+        <v>77200</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>532886</v>
+        <v>330509</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>9124</v>
+        <v>321800</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>246823</v>
+        <v>37059</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>358200</v>
+        <v>1803000</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>110000</v>
+        <v>137944</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>210500</v>
+        <v>49000</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>346500</v>
+        <v>257900</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>149900</v>
+        <v>263025</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>276400</v>
+        <v>35012</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>124</v>
+        <v>48</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="0">
-        <v>100264</v>
+        <v>166405</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>36283</v>
+        <v>176600</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>172165</v>
+        <v>172480</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>34390</v>
+        <v>1074800</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>1990000</v>
+        <v>43921</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>135</v>
+        <v>32</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>64077</v>
+        <v>131200</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="0">
+        <v>9766</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="0">
+        <v>181674</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>140</v>
-      </c>
-[...10 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="0">
+        <v>100100</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="0">
-        <v>541310</v>
+        <v>31554</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="0">
-        <v>316772</v>
+        <v>1791449</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>285103</v>
+        <v>157400</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>35</v>
+        <v>121</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>134000</v>
+        <v>100160</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>30815</v>
+        <v>225775</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="0">
-        <v>54211</v>
+        <v>98874</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>112741</v>
+        <v>10314</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>54372</v>
+        <v>105559</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>3625600</v>
+        <v>260526</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>309100</v>
+        <v>32198</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>28297</v>
+        <v>160945</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>678600</v>
+        <v>22313</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>259866</v>
+        <v>42916</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>221763</v>
+        <v>42684</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>97466</v>
+        <v>63900</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>65600</v>
+        <v>278700</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>6</v>
+        <v>178</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>106575</v>
+        <v>96985</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
-        <v>18038</v>
+        <v>357719</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>679652</v>
+        <v>407478</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>33507</v>
+        <v>30247</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>112712</v>
+        <v>68700</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>240516</v>
+        <v>86840</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>70929</v>
+        <v>50569</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>187100</v>
+        <v>531450</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>10407</v>
+        <v>20016</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>619148</v>
+        <v>79700</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>497058</v>
+        <v>23520</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="0">
-        <v>450471</v>
+        <v>35877</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="0">
-        <v>88000</v>
+        <v>495200</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>7</v>
+        <v>206</v>
       </c>
       <c r="D90" s="0">
-        <v>15896</v>
+        <v>5907755.87</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="0">
-        <v>192327</v>
+        <v>1833200</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>19</v>
+        <v>212</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="0">
-        <v>27341</v>
+        <v>46999</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>35</v>
+        <v>89</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="0">
-        <v>81000</v>
+        <v>25723</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>210</v>
-[...37 lines deleted...]
-      <c r="A96" s="0" t="s">
         <v>215</v>
-      </c>
-[...112 lines deleted...]
-        <v>230</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rainier International Discovery Series Class W - Holdings - May.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>