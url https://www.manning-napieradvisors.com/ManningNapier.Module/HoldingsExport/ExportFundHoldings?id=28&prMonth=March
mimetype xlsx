--- v0 (2025-12-13)
+++ v1 (2026-04-14)
@@ -7,2314 +7,2262 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="March Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="194">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">AADVANTAGE LOYALTY IP LTD AME SR SEC GLBL 20290420 5.750%                                                                       </t>
+    <t xml:space="preserve">ACCENDRA HEALTH INC SR GLBL A 20300401 6.625%                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$17,446,298.40</t>
+    <t>$7,939,782.80</t>
   </si>
   <si>
     <t xml:space="preserve">ACG HOLDCO 1 LTD 14.75% 01/13/2029 14.75 20290113                                                                               </t>
   </si>
   <si>
-    <t>$16,689,536.64</t>
+    <t>$17,587,040.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACRISURE LLC ACRISURE FIN SR SEC A NT 20320701 6.750%                                                                           </t>
+  </si>
+  <si>
+    <t>$1,445,430.00</t>
   </si>
   <si>
     <t xml:space="preserve">ADAMS HOMES INC SR A NT 20281015 9.250%                                                                                         </t>
   </si>
   <si>
-    <t>$15,349,257.00</t>
+    <t>$14,288,096.25</t>
   </si>
   <si>
     <t xml:space="preserve">ADAPTHEALTH LLC SR GLBL A 20290801 4.625%                                                                                       </t>
   </si>
   <si>
-    <t>$17,438,895.50</t>
+    <t>$15,944,271.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADT SECURITY CORPORATION LIEN GLBL 20331015 5.875%                                                                              </t>
+  </si>
+  <si>
+    <t>$14,014,339.70</t>
   </si>
   <si>
     <t xml:space="preserve">AFFINITY GAMING SR SEC GLBL 20271215 6.875%                                                                                     </t>
   </si>
   <si>
-    <t>$20,093,597.30</t>
+    <t>$16,980,678.35</t>
   </si>
   <si>
     <t xml:space="preserve">AIRBORNE CAP USA LLC SR A NT 20290802 10.500%                                                                                   </t>
   </si>
   <si>
     <t>$5,000,000.00</t>
   </si>
   <si>
-    <t xml:space="preserve">ALASKA AIRLINES EQ TR -B B . 20270215 8.000%                                                                                    </t>
-[...8 lines deleted...]
-    <t>$11,699,580.20</t>
+    <t xml:space="preserve">ALEXANDER FDG TR II SR SEC GLBL 20280731 7.467%                                                                                 </t>
+  </si>
+  <si>
+    <t>$13,203,867.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMERICAN AXLE n MFG INC LIEN GLBL 20321015 6.375%                                                                               </t>
+  </si>
+  <si>
+    <t>$20,477,720.60</t>
   </si>
   <si>
     <t xml:space="preserve">APH SOM APHAPH SR A NT 20291101 7.875%                                                                                          </t>
   </si>
   <si>
-    <t>$23,224,957.05</t>
-[...5 lines deleted...]
-    <t>$12,236,413.50</t>
+    <t>$31,735,355.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARBOR REALTY SENIOR INC SR A NT 20271015 9.000%                                                                                 </t>
+  </si>
+  <si>
+    <t>$6,013,080.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARBOR REALTY SENIOR INC SR GLBL A 20300715 7.875%                                                                               </t>
+  </si>
+  <si>
+    <t>$14,430,411.65</t>
   </si>
   <si>
     <t xml:space="preserve">ATKORE INC SR GLBL A 20310601 4.250%                                                                                            </t>
   </si>
   <si>
-    <t>$12,253,319.00</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ATLANTICA SUSTAINABLE INFR PLC SR A NT 20280615 4.125%                                                                          </t>
+    <t>$10,326,058.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLANTICA SUSTAINABLE INFR PLC SR SEC A NT 20280615 4.125%                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">GB    </t>
   </si>
   <si>
-    <t>$17,699,828.68</t>
+    <t>$16,851,288.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVATION GROUP (S) PTE. LTD FR . 20310515 8.500%                                                                                 </t>
+  </si>
+  <si>
+    <t>$19,814,817.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BANCORP INC DEL SR GLBL NT 20300901 7.375%                                                                                      </t>
+  </si>
+  <si>
+    <t>$7,602,700.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BC LTD LIEN GLBL 20320415 10.000%                                                                                               </t>
+  </si>
+  <si>
+    <t>$14,103,396.00</t>
   </si>
   <si>
     <t xml:space="preserve">BGC GROUP INC CR SEN SR GLBL 20290610 6.600%                                                                                    </t>
   </si>
   <si>
-    <t>$23,404,172.00</t>
-[...38 lines deleted...]
-    <t>$17,024,550.40</t>
+    <t>$15,692,613.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRIGHTSTAR LOTTERY PLC LIEN GLBL 20330115 5.750%                                                                                </t>
+  </si>
+  <si>
+    <t>$20,399,098.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRISTOW GROUP INC SR SEC GLBL 20330201 6.750%                                                                                   </t>
+  </si>
+  <si>
+    <t>$14,159,456.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUNDAGE-BONE CONCRETE PUMPING SR SEC GLBL 20320201 7.500%                                                                      </t>
+  </si>
+  <si>
+    <t>$11,792,068.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BURFORD CAPITAL GLOBAL FIN LLC SR GLBL A 20330715 7.500%                                                                        </t>
+  </si>
+  <si>
+    <t>$24,421,387.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C AND S Wholesale Grocers Term Loan                                                                                             </t>
+  </si>
+  <si>
+    <t>$11,817,241.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHARLES RIV LABS INTL INC SR GLBL A 20280501 4.250%                                                                             </t>
+  </si>
+  <si>
+    <t>$6,876,501.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLEAR STREET HOLDINGS LLC CR SEN SR A 20300930 8.000%                                                                           </t>
+  </si>
+  <si>
+    <t>$13,498,240.00</t>
   </si>
   <si>
     <t xml:space="preserve">CnS GROUP ENTERPRISES LLC SR GLBL A 20281215 5.000%                                                                             </t>
   </si>
   <si>
-    <t>$16,733,062.00</t>
-[...11 lines deleted...]
-    <t>$17,810,645.55</t>
+    <t>$8,897,474.56</t>
   </si>
   <si>
     <t xml:space="preserve">CONTSHIPS LOGISTICS CORP 9% 02/11/2030                                                                                          </t>
   </si>
   <si>
-    <t>$14,510,312.50</t>
+    <t>$15,407,850.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORECIVIC INC SR GLBL NT 20271015 4.750%                                                                                        </t>
+  </si>
+  <si>
+    <t>$14,155,577.90</t>
   </si>
   <si>
     <t xml:space="preserve">DIRECTV FING LLC DIRECTV SR SEC A NT 20310215 10.000%                                                                           </t>
   </si>
   <si>
-    <t>$17,336,411.00</t>
-[...23 lines deleted...]
-    <t>$15,905,253.75</t>
+    <t>$14,602,973.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DRAWBRIDGE SPL OPPORTUNITIES SR A NT 20300917 5.950%                                                                            </t>
+  </si>
+  <si>
+    <t>$20,953,785.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENCORE CAP GROUP INC SR SEC GLBL 20310415 6.625%                                                                                </t>
+  </si>
+  <si>
+    <t>$22,541,725.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENDEAVOUR MNG PLC SR A NT 20300528 7.000%                                                                                       </t>
+  </si>
+  <si>
+    <t>$18,234,383.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIESTA PURCHASER INC SR SEC A NT 20310301 7.875%                                                                                </t>
+  </si>
+  <si>
+    <t>$6,968,620.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIVE POINT OPERATING COMPANY SR GLBL A 20301001 8.000%                                                                          </t>
+  </si>
+  <si>
+    <t>$21,359,686.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLASH COMPUTE LLC 7.25 20301231                                                                                                 </t>
+  </si>
+  <si>
+    <t>$20,634,161.05</t>
   </si>
   <si>
     <t xml:space="preserve">FnG ANNUITIES n LIFE INC SR GLBL NT. 20290604 6.500%                                                                            </t>
   </si>
   <si>
-    <t>$16,342,705.60</t>
-[...29 lines deleted...]
-    <t>$22,516,093.20</t>
+    <t>$19,134,649.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FUTURA RESOURCES LTD 13.125 20310109                                                                                            </t>
+  </si>
+  <si>
+    <t>$13,265,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEO GROUP INC SR GLBL NT 20310415 10.250%                                                                                       </t>
+  </si>
+  <si>
+    <t>$13,835,069.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HARROW INC SR GLBL A 20300915 8.625%                                                                                            </t>
+  </si>
+  <si>
+    <t>$13,860,277.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ICAHN ENTERPRISES LPCORP SR SEC GLBL NT 20300615 9.000%                                                                         </t>
+  </si>
+  <si>
+    <t>$26,742,589.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IHEARTCOMMUNICATIONS INC 7.75 20300815                                                                                          </t>
+  </si>
+  <si>
+    <t>$7,754,501.00</t>
   </si>
   <si>
     <t xml:space="preserve">IHS HOLDING LIMITED SR GLBL A 20281129 6.250%                                                                                   </t>
   </si>
   <si>
-    <t>$20,867,235.60</t>
+    <t>$19,461,276.00</t>
   </si>
   <si>
     <t xml:space="preserve">IIP OPER PARTNERSHIP L P SR GLBL NT. 20260525 5.500%                                                                            </t>
   </si>
   <si>
-    <t>$5,353,264.25</t>
-[...20 lines deleted...]
-    <t>$11,839,470.80</t>
+    <t>$5,388,612.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INTERNATIONAL SEAWAYS IN 7.125% 09/23/20 7.13 2030 7.125 20300923                                                               </t>
+  </si>
+  <si>
+    <t>$21,716,935.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JAZZ SECURITIES DESIGNATED ACT SR SEC GLBL 20290115 4.375%                                                                      </t>
+  </si>
+  <si>
+    <t>$14,048,908.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEFFERIES FINANCE LLCJFIN CP SR A NT 20280815 5.000%                                                                            </t>
+  </si>
+  <si>
+    <t>$14,392,577.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEFFERSON CAPITAL HOLDINGS LLC SR A NT 20300515 8.250%                                                                          </t>
+  </si>
+  <si>
+    <t>$20,169,153.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KINETIK HLDGS LP SR GLBL A 20281215 6.625%                                                                                      </t>
+  </si>
+  <si>
+    <t>$11,235,949.08</t>
   </si>
   <si>
     <t xml:space="preserve">LGI HOMES INC SR GLBL A 20290715 4.000%                                                                                         </t>
   </si>
   <si>
-    <t>$15,884,237.20</t>
-[...5 lines deleted...]
-    <t>$17,680,461.60</t>
+    <t>$20,644,181.04</t>
   </si>
   <si>
     <t xml:space="preserve">MAGNERA CORP SR SEC GLBL 20311115 7.250%                                                                                        </t>
   </si>
   <si>
-    <t>$17,539,076.13</t>
-[...17 lines deleted...]
-    <t>$12,313,386.48</t>
+    <t>$18,012,176.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCGRAW-HILL ED INC SR SEC A NT 20310901 7.375%                                                                                  </t>
+  </si>
+  <si>
+    <t>$4,604,930.80</t>
   </si>
   <si>
     <t xml:space="preserve">MIDAS OPCO HLDGS LLC SR GLBL A 20290815 5.625%                                                                                  </t>
   </si>
   <si>
-    <t>$14,451,304.25</t>
-[...5 lines deleted...]
-    <t>$16,777,356.75</t>
+    <t>$20,959,380.75</t>
   </si>
   <si>
     <t xml:space="preserve">MINERVA LUXEMBOURG S A SR GLBL A 20310318 4.375%                                                                                </t>
   </si>
   <si>
-    <t>$16,342,865.00</t>
-[...35 lines deleted...]
-    <t>$11,286,336.44</t>
+    <t>$20,375,576.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOLINA HEALTHCARE INC SR GLBL A 20320515 3.875%                                                                                 </t>
+  </si>
+  <si>
+    <t>$10,518,988.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAVIOS SOUTH AMERICAN L 8.875% 07/14/203  8.875 8.875 20300714                                                                  </t>
+  </si>
+  <si>
+    <t>$13,915,900.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW FORTRESS ENERGY INC LIEN GLBL 20290315 8.750%                                                                               </t>
+  </si>
+  <si>
+    <t>$2,748,401.50</t>
   </si>
   <si>
     <t xml:space="preserve">NGL ENERGY OPERATING LLC NGL SR SEC GLBL 20320215 8.375%                                                                        </t>
   </si>
   <si>
-    <t>$16,949,193.82</t>
+    <t>$21,538,286.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NICKEL INDS LTD SR A NT 20300930 9.000%                                                                                         </t>
+  </si>
+  <si>
+    <t>$20,296,107.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OAK-EAGLE ACQUIRECO INC 8.75 20340701                                                                                           </t>
+  </si>
+  <si>
+    <t>$8,746,765.95</t>
   </si>
   <si>
     <t xml:space="preserve">OI EUROPEAN GROUP BV SR GLBL A 20300215 4.750%                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">NL    </t>
   </si>
   <si>
-    <t>$17,651,174.80</t>
+    <t>$9,747,065.10</t>
   </si>
   <si>
     <t xml:space="preserve">ORGANON n CO SR GLBL A 20310430 5.125%                                                                                          </t>
   </si>
   <si>
-    <t>$17,089,436.00</t>
-[...5 lines deleted...]
-    <t>$16,692,328.80</t>
+    <t>$24,237,802.60</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR - A- . 20310215 6.716%                                                                                        </t>
   </si>
   <si>
-    <t>$3,813,131.46</t>
+    <t>$2,802,488.67</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FINANCE LLC OXFORD FI SR A NT 20270201 6.375%                                                                            </t>
   </si>
   <si>
-    <t>$16,995,237.30</t>
-[...5 lines deleted...]
-    <t>$2,529,799.97</t>
+    <t>$16,046,556.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCG - LLC SR SEC GLBL 20290725 9.673%                                                                                           </t>
+  </si>
+  <si>
+    <t>$178,779.70</t>
   </si>
   <si>
     <t xml:space="preserve">PELORUS FUND REIT LLC CR SEN SR GLBL 20260930 7.000%                                                                            </t>
   </si>
   <si>
-    <t>$4,294,291.30</t>
-[...5 lines deleted...]
-    <t>$7,517,994.35</t>
+    <t>$4,307,182.10</t>
   </si>
   <si>
     <t xml:space="preserve">PHH ESCROW ISSUER LLCPHH CORP SR GLBL A 20291101 9.875%                                                                         </t>
   </si>
   <si>
-    <t>$16,347,777.60</t>
-[...5 lines deleted...]
-    <t>$7,178,150.00</t>
+    <t>$15,226,753.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POPULAR INC SR GLBL NT 20280313 7.250%                                                                                          </t>
+  </si>
+  <si>
+    <t>$17,839,403.40</t>
   </si>
   <si>
     <t xml:space="preserve">PRA GROUP INC SR A NT 20300131 8.875%                                                                                           </t>
   </si>
   <si>
-    <t>$22,979,640.45</t>
+    <t>$24,716,476.80</t>
   </si>
   <si>
     <t xml:space="preserve">PRIME HEALTHCARE SVCS INC SR SEC A NT 20290901 9.375%                                                                           </t>
   </si>
   <si>
-    <t>$17,279,286.75</t>
-[...5 lines deleted...]
-    <t>$12,591,974.56</t>
+    <t>$20,724,445.00</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FDG ASSOCIATES LP SR A NT 20290915 9.750%                                                                             </t>
   </si>
   <si>
-    <t>$17,316,604.80</t>
-[...11 lines deleted...]
-    <t>$16,424,777.50</t>
+    <t>$13,448,460.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RADIOLOGY PARTNERS INC LIEN A NT 20320715 8.500%                                                                                </t>
+  </si>
+  <si>
+    <t>$20,764,057.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEAGATE DATA STORAGE TECHNOLOG SR GLBL A 20290601 4.091%                                                                        </t>
+  </si>
+  <si>
+    <t>$2,182,479.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SESI L L C SR SEC A NT 20300930 7.875%                                                                                          </t>
+  </si>
+  <si>
+    <t>$18,818,748.05</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUS XM RADIO INC SR GLBL A 20310901 3.875%                                                                                   </t>
   </si>
   <si>
-    <t>$17,308,730.60</t>
+    <t>$14,068,220.40</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUSPOINT LTD SR GLBL NT 20290405 7.000%                                                                                      </t>
   </si>
   <si>
-    <t>$16,208,876.25</t>
+    <t>$20,375,899.50</t>
   </si>
   <si>
     <t xml:space="preserve">SLM CORP SR GLBL NT. 20300131 6.500%                                                                                            </t>
   </si>
   <si>
-    <t>$22,974,379.00</t>
+    <t>$21,980,486.90</t>
   </si>
   <si>
     <t xml:space="preserve">SP CRUISES INTERMEDIATE 11.5% 03/14/2030 11.5 20300314                                                                          </t>
   </si>
   <si>
-    <t>$13,481,300.00</t>
-[...5 lines deleted...]
-    <t>$16,831,087.20</t>
+    <t>$13,935,040.00</t>
   </si>
   <si>
     <t xml:space="preserve">STAR PARENT INC SR SEC A NT 20301001 9.000%                                                                                     </t>
   </si>
   <si>
-    <t>$16,450,665.40</t>
-[...5 lines deleted...]
-    <t>$17,299,406.25</t>
+    <t>$6,865,572.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STARWOOD PPTY TR INC SR GLBL A 20310115 5.750%                                                                                  </t>
+  </si>
+  <si>
+    <t>$4,831,837.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STONEX ESCROW ISSUER LLC SR SEC GLBL 20320715 6.875%                                                                            </t>
+  </si>
+  <si>
+    <t>$20,470,310.65</t>
   </si>
   <si>
     <t xml:space="preserve">SUNCOKE ENERGY INC SR SEC GLBL 20290630 4.875%                                                                                  </t>
   </si>
   <si>
-    <t>$17,266,360.36</t>
-[...11 lines deleted...]
-    <t>$16,009,495.00</t>
+    <t>$20,474,548.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TELEFLEX INCORPORATED SR GLBL A 20280601 4.250%                                                                                 </t>
+  </si>
+  <si>
+    <t>$13,210,054.00</t>
   </si>
   <si>
     <t xml:space="preserve">TERRAFORM PWR OPER LLC SR GLBL A 20300115 4.750%                                                                                </t>
   </si>
   <si>
-    <t>$22,742,790.99</t>
-[...17 lines deleted...]
-    <t>$9,522,783.88</t>
+    <t>$19,004,270.76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIBCO SOFTWARE INC SR SEC GLBL 20290331 6.500%                                                                                  </t>
+  </si>
+  <si>
+    <t>$10,931,261.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TKC HOLDINGS INCORPORATED 2LIEN GLBL 31 12.0 20310215                                                                           </t>
+  </si>
+  <si>
+    <t>$13,605,616.90</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$32,503,739.08</t>
-[...5 lines deleted...]
-    <t>$11,663,920.80</t>
+    <t>$22,588,832.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELOCITY COML CAP LLC SR 144A NT 31 9.375 20310215                                                                              </t>
+  </si>
+  <si>
+    <t>$12,685,732.65</t>
   </si>
   <si>
     <t xml:space="preserve">VELOCITY PORTFOLIO GROUP INC. SNR NTS USD (144A) 9.75 20330301                                                                  </t>
   </si>
   <si>
     <t>$7,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">VENTURE GLOBAL LNG INC SR SEC A NT 20290201 9.500%                                                                              </t>
   </si>
   <si>
-    <t>$22,647,187.20</t>
-[...29 lines deleted...]
-    <t>$17,858,687.22</t>
+    <t>$27,713,462.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WESTJET TERM LOAN                                                                                                               </t>
+  </si>
+  <si>
+    <t>$17,789,480.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZIFF DAVIS INC SR GLBL A 20301015 4.625%                                                                                        </t>
+  </si>
+  <si>
+    <t>$13,902,618.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E95"/>
+  <dimension ref="A1:E93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>17830000</v>
+        <v>16696000</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
         <v>16000000</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>15180000</v>
+        <v>1500000</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="0">
-        <v>19175000</v>
+        <v>13835000</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>26515000</v>
+        <v>16735000</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>5000000</v>
+        <v>14470000</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="0">
-        <v>799752.74</v>
+        <v>28295000</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>11165000</v>
+        <v>5000000</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
-        <v>23565000</v>
+        <v>12540000</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
-        <v>12050000</v>
+        <v>20690000</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>13910000</v>
+        <v>35095000</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="0">
+        <v>6000000</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="0">
+        <v>15605000</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="0">
+        <v>11010000</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="0">
+        <v>17373000</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="0">
+        <v>21360000</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="0">
+        <v>7515000</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="0">
+        <v>13775000</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="0">
+        <v>15210000</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="0">
+        <v>20985000</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="0">
+        <v>14009000</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="0">
+        <v>11670000</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="0">
+        <v>29335000</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="0">
+        <v>12089250</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="0">
+        <v>7035000</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="0">
+        <v>14000000</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="0">
+        <v>9568000</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="0">
+        <v>14750000</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="0">
+        <v>14285000</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="0">
+        <v>14305000</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="0">
+        <v>22315000</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="0">
+        <v>22655000</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="0">
+        <v>18005000</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="0">
+        <v>6845000</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="0">
+        <v>21410000</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="0">
+        <v>20495000</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="0">
+        <v>19055000</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>17456250</v>
+        <v>14000000</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>11155000</v>
+        <v>12969000</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>17992000</v>
+        <v>13705000</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>17560000</v>
+        <v>28516000</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>18033000</v>
+        <v>9740000</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>6630000</v>
+        <v>19640000</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>15350000</v>
+        <v>5455000</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>12335466.97</v>
+        <v>21500000</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>15175000</v>
+        <v>14405000</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>18935000</v>
+        <v>15445000</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>18700000</v>
+        <v>19380000</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>11050000</v>
+        <v>11049000</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>17310000</v>
+        <v>23178000</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="0">
-        <v>26015000</v>
+        <v>19460000</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>19325000</v>
+        <v>4520000</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>5600050.91</v>
+        <v>22015000</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>12052000</v>
+        <v>22505000</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>16913000</v>
+        <v>12110000</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>121</v>
+        <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>19285000</v>
+        <v>13400000</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>19600000</v>
+        <v>19325000</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="0">
-        <v>19080000</v>
+        <v>20900000</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="0">
-        <v>3798279.43</v>
+        <v>20315000</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="0">
-        <v>17190000</v>
+        <v>8355000</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>6</v>
+        <v>129</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="0">
-        <v>2530078.28</v>
+        <v>10445000</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>4355000</v>
+        <v>29740000</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>7415000</v>
+        <v>2782774.38</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>16940000</v>
+        <v>16190000</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="0">
-        <v>7000000</v>
+        <v>178794</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>22035000</v>
+        <v>4355000</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>18315000</v>
+        <v>15780000</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>13288000</v>
+        <v>17220000</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>16920000</v>
+        <v>24480000</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>8245000</v>
+        <v>19985000</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>20275000</v>
+        <v>13100000</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>20195000</v>
+        <v>20480000</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>15525000</v>
+        <v>2255000</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>22390000</v>
+        <v>18455000</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>14000000</v>
+        <v>15495000</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>18630000</v>
+        <v>19525000</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
-        <v>16690000</v>
+        <v>22390000</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>16875000</v>
+        <v>14000000</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>18814000</v>
+        <v>6627000</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>16985000</v>
+        <v>4893000</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>16150000</v>
+        <v>20255000</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>24487000</v>
+        <v>22690000</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>23390000</v>
+        <v>13585000</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>4091108.48</v>
+        <v>19842000</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>9649956.8</v>
+        <v>11205000</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>182</v>
+        <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>32503739.08</v>
+        <v>13190000</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>7</v>
+        <v>182</v>
       </c>
       <c r="D88" s="0">
-        <v>11760000</v>
+        <v>22588832.31</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="0">
-        <v>7000000</v>
+        <v>12695000</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="0">
-        <v>21120000</v>
+        <v>7000000</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="0">
-        <v>22926000</v>
+        <v>25630000</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="0">
-        <v>17627000</v>
+        <v>17789480.69</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="0">
-        <v>13955000</v>
+        <v>14745000</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>195</v>
-[...33 lines deleted...]
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>High Yield Bond Series Class S - Holdings - March.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>