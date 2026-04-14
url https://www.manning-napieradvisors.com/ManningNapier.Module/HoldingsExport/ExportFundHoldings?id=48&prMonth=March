--- v0 (2025-12-13)
+++ v1 (2026-04-14)
@@ -33,1179 +33,1179 @@
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
     <t xml:space="preserve">AERCAP IRELAND CAP DESIGNATED SR GLBL NT 20281029 3.000%                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$3,660,170.45</t>
+    <t>$3,359,404.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AIRBNB INC 4.65 20310316                                                                                                        </t>
+  </si>
+  <si>
+    <t>$3,068,081.25</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDER FDG TR II SR SEC GLBL 20280731 7.467%                                                                                 </t>
   </si>
   <si>
-    <t>$3,571,129.10</t>
-[...5 lines deleted...]
-    <t>$7,352,806.50</t>
+    <t>$3,532,613.70</t>
   </si>
   <si>
     <t xml:space="preserve">ALLO ISSUER LLC - A- . 20540720 5.940%                                                                                          </t>
   </si>
   <si>
-    <t>$1,262,411.38</t>
-[...5 lines deleted...]
-    <t>$4,441,686.68</t>
+    <t>$1,261,421.13</t>
   </si>
   <si>
     <t xml:space="preserve">AMUR EQUIP FIN RECEV - B . 20310721 5.200%                                                                                      </t>
   </si>
   <si>
-    <t>$3,485,205.05</t>
-[...5 lines deleted...]
-    <t>$3,634,597.40</t>
+    <t>$3,494,706.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT 20350812 5.150%                                                                               </t>
+  </si>
+  <si>
+    <t>$3,099,232.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT5.7%36 5.7 20360330                                                                            </t>
+  </si>
+  <si>
+    <t>$3,152,803.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS WHSE LENDING CO LP SR 144A NT 30 4.95 20301115                                                                            </t>
+  </si>
+  <si>
+    <t>$3,050,661.20</t>
   </si>
   <si>
     <t xml:space="preserve">BANK AMERICA CORP FR . 20320422 2.687%                                                                                          </t>
   </si>
   <si>
-    <t>$5,509,739.00</t>
-[...5 lines deleted...]
-    <t>$3,564,164.50</t>
+    <t>$5,056,707.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BECLE SAB DE CV SR A NT. 20311014 2.500%                                                                                        </t>
+  </si>
+  <si>
+    <t>$3,091,716.00</t>
   </si>
   <si>
     <t xml:space="preserve">BOURZOUR LLC nCO ISSUERS - A- . 20491122 5.781%                                                                                 </t>
   </si>
   <si>
-    <t>$3,278,997.80</t>
+    <t>$3,250,281.78</t>
   </si>
   <si>
     <t xml:space="preserve">BREAN ABS TR -RM A . 20611025 1.750%                                                                                            </t>
   </si>
   <si>
-    <t>$1,088,828.46</t>
-[...11 lines deleted...]
-    <t>$3,017,905.29</t>
+    <t>$1,039,601.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BREAN ASSET BKD SEC -RM A . 20651026 4.250%                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,934,194.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BX 2026-CSMO A 5.05% 02/15/2042 5.05 20420215                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,059,985.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMERON LNG LLC SR SEC GLBL 20350115 3.302%                                                                                     </t>
+  </si>
+  <si>
+    <t>$3,182,882.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPITAL ONE FINL CORP SR GLBL NT 20340608 6.377%                                                                                </t>
+  </si>
+  <si>
+    <t>$6,549,739.90</t>
   </si>
   <si>
     <t xml:space="preserve">CENOVUS ENERGY INC SR NT . 20391115 6.750%                                                                                      </t>
   </si>
   <si>
-    <t>$5,287,590.00</t>
+    <t>$5,341,299.75</t>
   </si>
   <si>
     <t xml:space="preserve">CF HIPPOLYTA ISSUER - B- . 20600715 2.280%                                                                                      </t>
   </si>
   <si>
-    <t>$1,460,668.75</t>
+    <t>$912,717.73</t>
   </si>
   <si>
     <t xml:space="preserve">CF HIPPOLYTA ISSUER LLC - B- . 20610315 1.980%                                                                                  </t>
   </si>
   <si>
-    <t>$1,565,526.38</t>
+    <t>$1,010,455.02</t>
   </si>
   <si>
     <t xml:space="preserve">CIM TR -INV A- FLT 20490225 4.000%                                                                                              </t>
   </si>
   <si>
-    <t>$10,053.75</t>
-[...5 lines deleted...]
-    <t>$4,980,209.30</t>
+    <t>$7,098.49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIGROUP INC SR GLBL NT 20310911 4.503%                                                                                        </t>
+  </si>
+  <si>
+    <t>$4,646,561.00</t>
   </si>
   <si>
     <t xml:space="preserve">CITIGROUP MTG LN TR -INV A-A FLT 20510525 2.500%                                                                                </t>
   </si>
   <si>
-    <t>$632,285.74</t>
-[...5 lines deleted...]
-    <t>$3,321,108.90</t>
+    <t>$607,506.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIZENS FINL GROUP INC SUB GLBL NT 20360129 5.299%                                                                             </t>
+  </si>
+  <si>
+    <t>$3,101,830.00</t>
   </si>
   <si>
     <t xml:space="preserve">COGENT IPV LLC, - A- . 20540525 7.924%                                                                                          </t>
   </si>
   <si>
-    <t>$980,025.95</t>
+    <t>$970,171.84</t>
   </si>
   <si>
     <t xml:space="preserve">COMMONBOND ST LN TR -A-GS A- . 20470125 2.540%                                                                                  </t>
   </si>
   <si>
-    <t>$275,835.23</t>
+    <t>$232,347.80</t>
   </si>
   <si>
     <t xml:space="preserve">COMPASS DATACENTERS - A- . 20490825 5.022%                                                                                      </t>
   </si>
   <si>
-    <t>$2,236,037.85</t>
+    <t>$2,231,250.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSTELLATION SOFTWARE INC SR A NT 20340216 5.461%                                                                              </t>
+  </si>
+  <si>
+    <t>$3,066,179.30</t>
   </si>
   <si>
     <t xml:space="preserve">COREVEST AMCR FIN TR - A . 20530815 1.358%                                                                                      </t>
   </si>
   <si>
-    <t>$296,062.75</t>
+    <t>$47,361.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORNELL UNIVERSITY GLBL - BD 20300615 4.169%                                                                                    </t>
+  </si>
+  <si>
+    <t>$6,352,896.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORPORACION NACIONAL DEL COBRE SR A NT 20370130 5.529%                                                                          </t>
+  </si>
+  <si>
+    <t>$4,539,761.25</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST - -A FLT 20430825 3.500%                                                                                             </t>
   </si>
   <si>
-    <t>$144,063.23</t>
+    <t>$135,571.46</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -IVR A- FLT 20430425 3.000%                                                                                          </t>
   </si>
   <si>
-    <t>$144,265.04</t>
+    <t>$135,550.45</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -IVR A- FLT 20430525 2.500%                                                                                          </t>
   </si>
   <si>
-    <t>$41,088.98</t>
+    <t>$38,634.97</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -TH A- FLT 20430225 2.130%                                                                                           </t>
   </si>
   <si>
-    <t>$24,983.14</t>
-[...5 lines deleted...]
-    <t>$2,330,968.32</t>
+    <t>$23,721.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D R HORTON INC SR GLBL NT 20301015 4.850%                                                                                       </t>
+  </si>
+  <si>
+    <t>$3,286,601.60</t>
   </si>
   <si>
     <t xml:space="preserve">DATABANK ISSUER LLC - A- . 20530225 5.116%                                                                                      </t>
   </si>
   <si>
-    <t>$1,167,360.67</t>
+    <t>$1,173,083.67</t>
   </si>
   <si>
     <t xml:space="preserve">DEEPHAVEN RES MTG TR - A- FLT 20660825 1.194%                                                                                   </t>
   </si>
   <si>
-    <t>$3,868,852.92</t>
-[...11 lines deleted...]
-    <t>$3,564,512.35</t>
+    <t>$3,239,365.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPOSITORY TR n CLEARING CORP PERP SUB -D A 00000000 3.375%                                                                     </t>
+  </si>
+  <si>
+    <t>$1,739,255.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISNEY WALT CO SR GLBL NT 20371115 6.650%                                                                                       </t>
+  </si>
+  <si>
+    <t>$2,947,997.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DUKE ENERGY FLA LLC M GLBL BD. 20380615 6.400%                                                                                  </t>
+  </si>
+  <si>
+    <t>$6,399,086.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE FDG LUXCO S A R L SR GLBL A 20300817 5.500%                                                                               </t>
+  </si>
+  <si>
+    <t>$3,804,871.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE MATLS INC SR GLBL NT 20360315 5.000%                                                                                      </t>
+  </si>
+  <si>
+    <t>$3,064,032.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GROUP ST LN TR - A FLT 20741126 4.747%                                                                                     </t>
+  </si>
+  <si>
+    <t>$3,071,637.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GRP STD LN TR - A FLT 20731127 4.847%                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,992,694.61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENERGY TRANSFER L P SR GLBL NT 20310115 4.550%                                                                                  </t>
+  </si>
+  <si>
+    <t>$3,121,398.00</t>
   </si>
   <si>
     <t xml:space="preserve">ENERGY TRANSFER L P SR NT . 20420201 6.500%                                                                                     </t>
   </si>
   <si>
-    <t>$5,295,713.75</t>
+    <t>$5,341,736.25</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENET ISSUER LLC - A- . 20540725 5.335%                                                                                       </t>
   </si>
   <si>
-    <t>$3,015,068.10</t>
+    <t>$3,008,471.10</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20380501 5.000%                                                                                     </t>
   </si>
   <si>
-    <t>$226,962.32</t>
+    <t>$197,110.65</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20400301 6.000%                                                                                     </t>
   </si>
   <si>
-    <t>$15,666.20</t>
+    <t>$13,257.83</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20410701 5.000%                                                                                     </t>
   </si>
   <si>
-    <t>$208,170.82</t>
+    <t>$182,617.83</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20420701 4.500%                                                                                     </t>
   </si>
   <si>
-    <t>$85,097.64</t>
+    <t>$75,686.96</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC GIANT MBS GOLD COMB . 20451201 4.500%                                                                                     </t>
   </si>
   <si>
-    <t>$78,190.25</t>
-[...5 lines deleted...]
-    <t>$54,501.13</t>
+    <t>$70,153.72</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20331201 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$24,639.17</t>
+    <t>$21,071.55</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20340601 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$35,036.70</t>
+    <t>$30,466.46</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20340701 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$40,585.85</t>
+    <t>$29,514.50</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20350601 3.500%                                                                                           </t>
   </si>
   <si>
-    <t>$152,290.75</t>
+    <t>$132,571.36</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD COMB . 20400701 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$88,885.03</t>
+    <t>$82,300.65</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD COMB . 20400801 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$247,239.95</t>
+    <t>$231,848.65</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD GUAR . 20310701 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$31,204.68</t>
+    <t>$24,089.22</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20430401 3.500%                                                                                          </t>
   </si>
   <si>
-    <t>$49,201.98</t>
+    <t>$47,547.42</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20451201 4.000%                                                                                          </t>
   </si>
   <si>
-    <t>$174,778.23</t>
+    <t>$170,684.47</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20460101 4.000%                                                                                          </t>
   </si>
   <si>
-    <t>$173,410.51</t>
+    <t>$148,035.41</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20470301 4.000%                                                                                          </t>
   </si>
   <si>
-    <t>$183,368.78</t>
+    <t>$154,562.67</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD PC YR . 20470401 4.500%                                                                                          </t>
   </si>
   <si>
-    <t>$23,481.22</t>
+    <t>$23,130.29</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC REMIC SERIES CP . 20490625 2.500%                                                                                         </t>
   </si>
   <si>
-    <t>$1,057,054.32</t>
+    <t>$955,167.54</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC REMIC SERIES JL . 20480625 3.500%                                                                                         </t>
   </si>
   <si>
-    <t>$2,593,913.50</t>
+    <t>$2,547,490.48</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20500201 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$2,149,494.53</t>
-[...5 lines deleted...]
-    <t>$1,902,237.78</t>
+    <t>$1,995,444.84</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20520701 5.500%                                                                                           </t>
   </si>
   <si>
-    <t>$3,385,408.97</t>
-[...5 lines deleted...]
-    <t>$6,394,233.57</t>
+    <t>$2,945,979.91</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20531101 6.000%                                                                                           </t>
   </si>
   <si>
-    <t>$1,475,660.41</t>
+    <t>$1,298,597.22</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20540501 5.000%                                                                                           </t>
   </si>
   <si>
-    <t>$6,557,970.32</t>
-[...5 lines deleted...]
-    <t>$237,042.52</t>
+    <t>$5,835,862.68</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC UMBS Y FIXED . 20421001 4.000%                                                                                            </t>
   </si>
   <si>
-    <t>$2,862,138.82</t>
-[...5 lines deleted...]
-    <t>$2,059,485.61</t>
+    <t>$2,601,653.85</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC UMBS Y FIXED . 20531001 5.000%                                                                                            </t>
   </si>
   <si>
-    <t>$2,968,692.42</t>
-[...5 lines deleted...]
-    <t>$3,600,342.90</t>
+    <t>$2,769,591.63</t>
   </si>
   <si>
     <t xml:space="preserve">FIN OF AMER STRU SECS -S A . 20721225 3.000%                                                                                    </t>
   </si>
   <si>
-    <t>$1,147,222.81</t>
-[...11 lines deleted...]
-    <t>$188,836.50</t>
+    <t>$1,094,736.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIP MASTER FUNDING LLC 2025-1A A2 MTGE 5.16 20551015                                                                            </t>
+  </si>
+  <si>
+    <t>$2,922,624.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIP MASTER FUNDING LLC 4.9 20560315                                                                                             </t>
+  </si>
+  <si>
+    <t>$3,900,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA MEGA WGTD AVG MEGA . 20490101 5.621%                                                                                       </t>
+  </si>
+  <si>
+    <t>$165,768.36</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA REMC TRUST - WJ . 20501025 1.500%                                                                                          </t>
   </si>
   <si>
-    <t>$897,254.88</t>
+    <t>$832,785.92</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA REMIC TRUST - KP . 20470725 3.500%                                                                                         </t>
   </si>
   <si>
-    <t>$7,963.38</t>
+    <t>$1,231.76</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA REMIC TRUST - PA . 20480325 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$1,285,673.73</t>
-[...5 lines deleted...]
-    <t>$251,261.58</t>
+    <t>$1,135,570.66</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER INT YEAR . 20430501 5.000%                                                                                           </t>
   </si>
   <si>
-    <t>$3,797,009.74</t>
+    <t>$3,380,123.00</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20381101 6.000%                                                                                           </t>
   </si>
   <si>
-    <t>$46,945.60</t>
+    <t>$37,943.01</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20430601 4.000%                                                                                           </t>
   </si>
   <si>
-    <t>$36,212.03</t>
+    <t>$32,545.57</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20470401 2.000%                                                                                           </t>
   </si>
   <si>
-    <t>$9,299,490.60</t>
+    <t>$8,845,255.33</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20480601 4.000%                                                                                           </t>
   </si>
   <si>
-    <t>$79,474.02</t>
-[...5 lines deleted...]
-    <t>$2,098,964.97</t>
+    <t>$72,262.63</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20500301 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$5,565,416.12</t>
-[...23 lines deleted...]
-    <t>$2,632,477.51</t>
+    <t>$5,150,675.42</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20520501 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$8,249,071.75</t>
-[...5 lines deleted...]
-    <t>$3,681,114.27</t>
+    <t>$7,620,681.43</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20540401 5.500%                                                                                           </t>
   </si>
   <si>
-    <t>$17,099,226.10</t>
+    <t>$10,472,554.17</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20330901 4.000%                                                                                            </t>
   </si>
   <si>
-    <t>$64,144.97</t>
+    <t>$49,264.53</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20340201 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$21,163.89</t>
-[...5 lines deleted...]
-    <t>$141,363.70</t>
+    <t>$18,127.00</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20401201 2.500%                                                                                            </t>
   </si>
   <si>
-    <t>$1,946,542.60</t>
+    <t>$1,800,892.57</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20420601 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$1,596,994.15</t>
-[...5 lines deleted...]
-    <t>$2,211,676.55</t>
+    <t>$1,465,115.26</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20410801 4.000%                                                                                            </t>
   </si>
   <si>
-    <t>$28,921.97</t>
+    <t>$26,162.74</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20410801 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$123,649.57</t>
+    <t>$115,352.95</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20441101 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$317,264.46</t>
-[...5 lines deleted...]
-    <t>$106,634.32</t>
+    <t>$288,973.60</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20450401 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$52,619.86</t>
+    <t>$45,646.65</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20460401 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$22,109.88</t>
+    <t>$20,092.53</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20460501 4.000%                                                                                            </t>
   </si>
   <si>
-    <t>$17,613.09</t>
+    <t>$15,331.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA UMBS LNG YEAR . 20460901 3.500%                                                                                            </t>
+  </si>
+  <si>
+    <t>$1,765,167.66</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20461201 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$6,742,704.31</t>
+    <t>$6,435,056.01</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20470101 3.500%                                                                                            </t>
   </si>
   <si>
-    <t>$134,560.21</t>
+    <t>$122,411.85</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20470201 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$27,147.59</t>
+    <t>$26,718.88</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20470401 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$515,853.31</t>
+    <t>$474,824.00</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20500401 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$3,530,110.20</t>
-[...11 lines deleted...]
-    <t>$3,957,310.94</t>
+    <t>$3,305,409.25</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20521101 5.500%                                                                                            </t>
   </si>
   <si>
-    <t>$3,030,353.04</t>
+    <t>$2,679,196.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GGAM MASTER TRUST US LLC A . 20600930 5.923%                                                                                    </t>
+  </si>
+  <si>
+    <t>$2,937,886.67</t>
   </si>
   <si>
     <t xml:space="preserve">GNMA REMIC TRUST - AH . 20561216 2.600%                                                                                         </t>
   </si>
   <si>
-    <t>$41,773.79</t>
+    <t>$31,045.34</t>
   </si>
   <si>
     <t xml:space="preserve">GNMA REMIC TRUST - BQ . 20540420 5.000%                                                                                         </t>
   </si>
   <si>
-    <t>$4,373,350.64</t>
+    <t>$3,922,582.02</t>
   </si>
   <si>
     <t xml:space="preserve">GOODGREEN - A . 20550415 2.630%                                                                                                 </t>
   </si>
   <si>
-    <t>$980,408.08</t>
+    <t>$882,495.24</t>
   </si>
   <si>
     <t xml:space="preserve">GS MBS TR -PJ A- FLT 20520225 2.500%                                                                                            </t>
   </si>
   <si>
-    <t>$947,272.71</t>
-[...5 lines deleted...]
-    <t>$1,360,518.14</t>
+    <t>$856,306.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GS MRTG BCK SEC TR -INV A- FLT 20511225 4.517%                                                                                  </t>
+  </si>
+  <si>
+    <t>$1,276,115.65</t>
   </si>
   <si>
     <t xml:space="preserve">GS MTG -BACK SEC TR -PJ A- FLT 20511125 2.500%                                                                                  </t>
   </si>
   <si>
-    <t>$943,067.77</t>
+    <t>$863,507.71</t>
   </si>
   <si>
     <t xml:space="preserve">GS MTG SECS TR -PJ A- FLT 20501025 3.000%                                                                                       </t>
   </si>
   <si>
-    <t>$373,251.39</t>
+    <t>$349,734.79</t>
   </si>
   <si>
     <t xml:space="preserve">HOTWIRE FDING LLC - A- . 20530520 5.687%                                                                                        </t>
   </si>
   <si>
-    <t>$1,615,992.96</t>
+    <t>$1,609,575.52</t>
   </si>
   <si>
     <t xml:space="preserve">HUNTINGTON BANCSHARES INC GLBL NT . 20300204 2.550%                                                                             </t>
   </si>
   <si>
-    <t>$3,714,956.25</t>
+    <t>$3,387,732.60</t>
   </si>
   <si>
     <t xml:space="preserve">IMPERIAL FUND MTG TR -NQM A- FLT 20561125 1.595%                                                                                </t>
   </si>
   <si>
-    <t>$1,041,434.84</t>
-[...5 lines deleted...]
-    <t>$1,884,080.44</t>
+    <t>$943,422.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J P MORGAN SEASONED MTG - A- FLT 20630125 3.688%                                                                                </t>
+  </si>
+  <si>
+    <t>$2,063,609.92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J.P. MORGAN SND MTG TR - A- FLT 20630125 4.382%                                                                                 </t>
+  </si>
+  <si>
+    <t>$1,675,516.03</t>
   </si>
   <si>
     <t xml:space="preserve">JEFFERIES FINANCIAL GROUP INC SR GLBL NT. 20340414 6.200%                                                                       </t>
   </si>
   <si>
-    <t>$4,790,851.00</t>
+    <t>$6,047,473.30</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - -A- FLT 20290625 3.000%                                                                                      </t>
   </si>
   <si>
-    <t>$18,573.81</t>
+    <t>$7,257.61</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - A- FLT 20481225 3.500%                                                                                       </t>
   </si>
   <si>
-    <t>$12,227.24</t>
+    <t>$11,542.46</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - A--B FLT 20510825 2.000%                                                                                     </t>
   </si>
   <si>
-    <t>$1,252,913.87</t>
+    <t>$1,189,627.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP MORGAN MTG TR 2022-6 3.5 20521125                                                                                            </t>
+  </si>
+  <si>
+    <t>$1,257,774.08</t>
   </si>
   <si>
     <t xml:space="preserve">JPMORGAN CHASE n CO SR GLBL NT 20310324 4.493%                                                                                  </t>
   </si>
   <si>
-    <t>$9,063,206.90</t>
-[...23 lines deleted...]
-    <t>$1,801,457.70</t>
+    <t>$6,176,466.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEDN 2026-1A A MTGE 6.74 20410225                                                                                               </t>
+  </si>
+  <si>
+    <t>$4,712,322.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LYRA MUSIC ASSETS - A- . 20650920 5.604%                                                                                        </t>
+  </si>
+  <si>
+    <t>$2,888,361.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METROPOLITAN GOVT NASHVILLE AND 5.707 20340701                                                                                  </t>
+  </si>
+  <si>
+    <t>$3,135,957.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORGAN STANLEY PRIVATE BANK NA 4NC3 4.213 20300208                                                                              </t>
+  </si>
+  <si>
+    <t>$4,662,287.70</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT PVT ED REFI LN -A A . 20721015 5.660%                                                                                   </t>
   </si>
   <si>
-    <t>$6,379,023.14</t>
+    <t>$4,686,411.70</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A FLT 20540125 3.750%                                                                                      </t>
   </si>
   <si>
-    <t>$75,345.10</t>
+    <t>$62,860.54</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20550825 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$66,013.17</t>
+    <t>$56,030.48</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20561125 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$58,284.98</t>
+    <t>$51,230.55</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A-FXD FLT 20541125 3.750%                                                                                  </t>
   </si>
   <si>
-    <t>$35,174.79</t>
-[...5 lines deleted...]
-    <t>$1,794,978.15</t>
+    <t>$30,668.56</t>
   </si>
   <si>
     <t xml:space="preserve">NEWCASTLE COAL INFRASTRUCTURE SR SEC A NT 20270929 4.400%                                                                       </t>
   </si>
   <si>
-    <t>$3,599,642.02</t>
+    <t>$3,575,399.78</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TR -NQM A-A FLT 20620125 2.783%                                                                                             </t>
   </si>
   <si>
-    <t>$2,636,115.41</t>
-[...5 lines deleted...]
-    <t>$7,129,201.46</t>
+    <t>$2,310,810.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OBX TRUST -EXP B--A FLT 20600125 5.136%                                                                                         </t>
+  </si>
+  <si>
+    <t>$7,343,089.72</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TRUST -INV A- FLT 20511225 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$1,008,407.67</t>
+    <t>$954,150.91</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TRUST -NQM A- . 20631125 5.928%                                                                                             </t>
   </si>
   <si>
-    <t>$1,250,103.56</t>
+    <t>$885,403.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OXFORD FIN CR FD III -A LP A- FLT 20340814 5.878%                                                                               </t>
+  </si>
+  <si>
+    <t>$2,682,442.71</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR - A- . 20310215 6.716%                                                                                        </t>
   </si>
   <si>
-    <t>$2,575,101.76</t>
+    <t>$1,892,589.75</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR LLC - A- . 20300215 3.602%                                                                                    </t>
   </si>
   <si>
-    <t>$1,774,644.43</t>
+    <t>$1,182,553.61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OXFORD FIN FUNDING TR - A- . 20350215 5.413%                                                                                    </t>
+  </si>
+  <si>
+    <t>$2,692,999.44</t>
   </si>
   <si>
     <t xml:space="preserve">PALOMINO FDG TR I SR SEC GLBL 20280517 7.233%                                                                                   </t>
   </si>
   <si>
-    <t>$7,107,952.50</t>
-[...11 lines deleted...]
-    <t>$998,829.42</t>
+    <t>$7,051,320.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCG - LLC SR SEC GLBL 20290725 9.673%                                                                                           </t>
+  </si>
+  <si>
+    <t>$174,806.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEAR - LLC A . 20350716 7.420%                                                                                                  </t>
+  </si>
+  <si>
+    <t>$862,571.82</t>
   </si>
   <si>
     <t xml:space="preserve">PEAR LLC - A . 20360215 6.950%                                                                                                  </t>
   </si>
   <si>
-    <t>$821,644.74</t>
+    <t>$619,998.12</t>
   </si>
   <si>
     <t xml:space="preserve">PEAR, LLC - A . 20340115 2.600%                                                                                                 </t>
   </si>
   <si>
-    <t>$986,004.31</t>
+    <t>$54,711.50</t>
   </si>
   <si>
     <t xml:space="preserve">PMT LOAN TRUST -J A- FLT 20430925 3.500%                                                                                        </t>
   </si>
   <si>
-    <t>$522,712.87</t>
-[...5 lines deleted...]
-    <t>$5,313,488.00</t>
+    <t>$478,007.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PNC FINL SVCS GROUP INC SR GLBL NT 20310513 4.899%                                                                              </t>
+  </si>
+  <si>
+    <t>$4,899,853.10</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FDG MTG TR - A-A FLT 20510525 2.000%                                                                                  </t>
   </si>
   <si>
-    <t>$1,205,924.50</t>
+    <t>$1,112,031.41</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FND MTG TR -INV A- FLT 20510825 2.500%                                                                                </t>
   </si>
   <si>
-    <t>$1,905,103.57</t>
+    <t>$1,840,518.85</t>
   </si>
   <si>
     <t xml:space="preserve">RCKT MRTG TR - A- FLT 20511225 2.500%                                                                                           </t>
   </si>
   <si>
-    <t>$1,196,359.54</t>
+    <t>$1,121,264.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT 20320115 2.850%                                                                         </t>
+  </si>
+  <si>
+    <t>$2,450,279.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT. 20340401 6.100%                                                                        </t>
+  </si>
+  <si>
+    <t>$3,452,928.80</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TR - - . 20521115 6.599%                                                                                              </t>
   </si>
   <si>
-    <t>$5,356,103.61</t>
+    <t>$5,313,344.30</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TRUST - C . 20541015 4.831%                                                                                           </t>
   </si>
   <si>
-    <t>$2,704,021.59</t>
+    <t>$2,734,450.72</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430425 2.325%                                                                                         </t>
   </si>
   <si>
-    <t>$1,090,513.96</t>
+    <t>$1,035,474.83</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$313,921.83</t>
+    <t>$290,910.83</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430625 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$23,991.60</t>
-[...14 lines deleted...]
-    <t>$3,713,423.85</t>
+    <t>$21,580.29</t>
+  </si>
+  <si>
+    <t>$61,605.99</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUSPOINT LTD SR GLBL NT 20290405 7.000%                                                                                      </t>
   </si>
   <si>
-    <t>$3,570,651.00</t>
+    <t>$3,569,043.60</t>
   </si>
   <si>
     <t xml:space="preserve">SLC STUDENT LN TR - A- FLT 20391215 0.353%                                                                                      </t>
   </si>
   <si>
-    <t>$5,012,460.85</t>
-[...5 lines deleted...]
-    <t>$3,828,898.27</t>
+    <t>$4,500,019.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SMB PRIVATE ED LN TR -A A-A FLT 20530115 4.525%                                                                                 </t>
+  </si>
+  <si>
+    <t>$3,189,889.76</t>
   </si>
   <si>
     <t xml:space="preserve">SMB PRIVATE EDU LN TR -D A-A . 20530715 5.380%                                                                                  </t>
   </si>
   <si>
-    <t>$5,121,238.68</t>
+    <t>$4,362,492.57</t>
   </si>
   <si>
     <t xml:space="preserve">SOFI PRFSSNAL PRGRM -A A-FX . 20460515 2.540%                                                                                   </t>
   </si>
   <si>
-    <t>$3,138,324.76</t>
+    <t>$2,319,259.09</t>
   </si>
   <si>
     <t xml:space="preserve">SOUTH CAROLINA ST PUB SVCS AUT TAXABLE REF OBLIGS B 20281201 2.329%                                                             </t>
   </si>
   <si>
-    <t>$557,430.00</t>
+    <t>$571,488.00</t>
   </si>
   <si>
     <t xml:space="preserve">SUTHERLAND COML MTG TF -SB A FLT 20410425 2.860%                                                                                </t>
   </si>
   <si>
-    <t>$341,366.46</t>
-[...11 lines deleted...]
-    <t>$56,140.14</t>
+    <t>$275,516.84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TLAB 2025-1 A 6.4% 08/09/2056 6.4 20560809                                                                                      </t>
+  </si>
+  <si>
+    <t>$2,653,932.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOWD PT MTG TR -HY A FLT 20481026 4.788%                                                                                        </t>
+  </si>
+  <si>
+    <t>$36,431.22</t>
   </si>
   <si>
     <t xml:space="preserve">TRICON RES TR -SFR A . 20410819 4.500%                                                                                          </t>
   </si>
   <si>
-    <t>$5,400,066.74</t>
+    <t>$5,367,600.83</t>
   </si>
   <si>
     <t xml:space="preserve">TRUIST FINL CORP FR . 20290607 1.887%                                                                                           </t>
   </si>
   <si>
-    <t>$5,048,041.60</t>
+    <t>$1,807,700.40</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS . 20420215 2.375%                                                                                       </t>
   </si>
   <si>
-    <t>$34,584,569.62</t>
+    <t>$36,487,967.12</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS . 20530215 3.625%                                                                                       </t>
   </si>
   <si>
-    <t>$27,935,926.87</t>
+    <t>$38,369,744.64</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS 20470515 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$48,682,830.48</t>
-[...17 lines deleted...]
-    <t>$20,248,310.94</t>
+    <t>$37,201,619.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS BDS TIPS . 20410215 2.125%                                                                                  </t>
+  </si>
+  <si>
+    <t>$6,263,579.27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS BDS TIPS . 20550215 2.375%                                                                                  </t>
+  </si>
+  <si>
+    <t>$6,120,498.16</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20301115 0.875%                                                                                       </t>
   </si>
   <si>
-    <t>$20,485,915.25</t>
+    <t>$17,756,291.88</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20311115 1.375%                                                                                       </t>
   </si>
   <si>
-    <t>$17,483,460.06</t>
+    <t>$17,952,567.38</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20321115 4.125%                                                                                       </t>
   </si>
   <si>
-    <t>$20,358,085.44</t>
+    <t>$12,324,312.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20331115 4.500%                                                                                       </t>
   </si>
   <si>
-    <t>$22,958,110.02</t>
+    <t>$18,550,201.80</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS NTS . 20341115 4.250%                                                                                       </t>
   </si>
   <si>
-    <t>$20,318,166.26</t>
+    <t>$19,554,718.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS 20351115 4.000%                                                                                         </t>
+  </si>
+  <si>
+    <t>$18,863,638.86</t>
   </si>
   <si>
     <t xml:space="preserve">US BANCORP FR . 20290201 4.653%                                                                                                 </t>
   </si>
   <si>
-    <t>$5,433,312.30</t>
+    <t>$1,526,946.40</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$2,713,334.50</t>
-[...5 lines deleted...]
-    <t>$1,925,277.51</t>
+    <t>$12,124,909.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VBTEL 2026-1A C2 0% 03/15/2056 4.693 20560315                                                                                   </t>
+  </si>
+  <si>
+    <t>$3,758,234.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELOCITY COML CAP LN TR 2026-1 20560225 FLT 5.1 20560225                                                                        </t>
+  </si>
+  <si>
+    <t>$3,433,338.76</t>
   </si>
   <si>
     <t xml:space="preserve">VERUS SECURITIZATN TR -R A- FLT 20690925 5.470%                                                                                 </t>
   </si>
   <si>
-    <t>$2,283,413.66</t>
-[...11 lines deleted...]
-    <t>$5,374,983.60</t>
+    <t>$2,823,059.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VLSBA 2026-1 A 0% 01/20/2051                                                                                                    </t>
+  </si>
+  <si>
+    <t>$1,550,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">WINWATER MTG LN TR - A- FLT 20450120 3.500%                                                                                     </t>
   </si>
   <si>
-    <t>$12,350.98</t>
+    <t>$12,009.43</t>
   </si>
   <si>
     <t xml:space="preserve">WINWATER MTG LN TR - A- FLT 20450220 3.500%                                                                                     </t>
   </si>
   <si>
-    <t>$359,584.30</t>
+    <t>$334,008.54</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1244,3247 +1244,3247 @@
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>3895000</v>
+        <v>3490000</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>3355000</v>
+        <v>3075000</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
-        <v>8325000</v>
+        <v>3355000</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="0">
         <v>1250000</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>4409099.03</v>
+        <v>3444000</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>3444000</v>
+        <v>3200000</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="0">
-        <v>3745000</v>
+        <v>3150000</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>6260000</v>
+        <v>3110000</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
-        <v>3550000</v>
+        <v>5580000</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
-        <v>3250000</v>
+        <v>3600000</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>1149573.05</v>
+        <v>3250000</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="0">
-        <v>6435000</v>
+        <v>1055377.31</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="0">
-        <v>2991868.26</v>
+        <v>1997642.6</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="0">
-        <v>4905000</v>
+        <v>3060000</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="0">
-        <v>1484095.8</v>
+        <v>3660000</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="0">
-        <v>1658708.48</v>
+        <v>6215000</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="0">
-        <v>10538.8</v>
+        <v>4905000</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>5170000</v>
+        <v>1484095.8</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="0">
-        <v>770346.46</v>
+        <v>1658708.48</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>3330000</v>
+        <v>7428.09</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>940000</v>
+        <v>4700000</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>304433.03</v>
+        <v>730251.04</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
-        <v>2250000</v>
+        <v>3130000</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
-        <v>304136.17</v>
+        <v>940000</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="0">
-        <v>156687.21</v>
+        <v>253498.88</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>161251.64</v>
+        <v>2250000</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="0">
-        <v>46760.52</v>
+        <v>3130000</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
-        <v>28746.41</v>
+        <v>47610.73</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>2400000</v>
+        <v>6400000</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>1180000</v>
+        <v>4625000</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>4461710.77</v>
+        <v>144978.91</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="0">
-        <v>2358021.81</v>
+        <v>148586.39</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>3395000</v>
+        <v>43087.63</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>5125000</v>
+        <v>26774.47</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>3000000</v>
+        <v>3260000</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>224708.49</v>
+        <v>1180000</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>15045.57</v>
+        <v>3658694.27</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>206103.6</v>
+        <v>1750000</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>86105.07</v>
+        <v>2620000</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>79756.67</v>
+        <v>5880000</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>55875.67</v>
+        <v>3785000</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>24574.54</v>
+        <v>3200000</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>35223.38</v>
+        <v>3065500.76</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>40802.1</v>
+        <v>1977301.71</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>157261.8</v>
+        <v>3150000</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>89927.29</v>
+        <v>5125000</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>250374.64</v>
+        <v>3000000</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>31083.45</v>
+        <v>194794.54</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>52788.99</v>
+        <v>12660.02</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>184332.17</v>
+        <v>180475.58</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="0">
-        <v>182729.73</v>
+        <v>76382.04</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>193392.3</v>
+        <v>71020.17</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>24159.37</v>
+        <v>20983.63</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>1191334.12</v>
+        <v>30542.82</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>3275085</v>
+        <v>29590.25</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>2446249</v>
+        <v>136336.99</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>2022860.98</v>
+        <v>83056.46</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="0">
-        <v>3376663.41</v>
+        <v>233980.21</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="0">
-        <v>6505013.96</v>
+        <v>23998.27</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="0">
-        <v>1437817.06</v>
+        <v>50515.72</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="0">
-        <v>6659933.91</v>
+        <v>177229.56</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>247626.06</v>
+        <v>153563.7</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>2999108.09</v>
+        <v>160387.96</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>2004326.54</v>
+        <v>23526.95</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="0">
-        <v>3014543.63</v>
+        <v>1073710.31</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>3465000</v>
+        <v>3275085</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>1168672.03</v>
+        <v>2243131.41</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>2825000</v>
+        <v>2921613.65</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>185288.23</v>
+        <v>1253484.32</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>1058300.86</v>
+        <v>5894929.88</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>8142.53</v>
+        <v>2666776.53</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>1466566.5</v>
+        <v>2781831.69</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>259326.64</v>
+        <v>1078963.73</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>3804771.47</v>
+        <v>2996280.6</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>45024.41</v>
+        <v>3900000</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>37842.28</v>
+        <v>162623.23</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
-        <v>11443836.72</v>
+        <v>977601.44</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>84326.15</v>
+        <v>1239.03</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>2293599.85</v>
+        <v>1271927.81</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>6288818.97</v>
+        <v>3343544.62</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>2471705.67</v>
+        <v>36172.03</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>3630588.82</v>
+        <v>33870.23</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>2202573.39</v>
+        <v>10679837.88</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>2894868.38</v>
+        <v>75453.56</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>9432145.8</v>
+        <v>5737060.36</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>3841376.5</v>
+        <v>8573063</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="0">
-        <v>17002312.92</v>
+        <v>10296990.48</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="0">
-        <v>64711.85</v>
+        <v>49538.48</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="0">
-        <v>21104.8</v>
+        <v>18072.24</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="0">
-        <v>146944.66</v>
+        <v>1987718.2</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="0">
-        <v>2200776.27</v>
+        <v>1542307.76</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="0">
-        <v>1709917.07</v>
+        <v>27179.81</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="0">
-        <v>2315237.11</v>
+        <v>116558.16</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="0">
-        <v>30208.55</v>
+        <v>306902.87</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="0">
-        <v>125218.56</v>
+        <v>48606.29</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="0">
-        <v>342429.61</v>
+        <v>21415.36</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="0">
-        <v>109117.84</v>
+        <v>15973.7</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="0">
-        <v>56755.64</v>
+        <v>1906207.99</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="0">
-        <v>23965.27</v>
+        <v>7179658.38</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D101" s="0">
-        <v>18611.8</v>
+        <v>131087.2</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D102" s="0">
-        <v>7662076.92</v>
+        <v>27131</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="0">
-        <v>147131.09</v>
+        <v>527341.99</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="0">
-        <v>27862.54</v>
+        <v>3698360</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="0">
-        <v>583617.09</v>
+        <v>2649181.63</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="0">
-        <v>4018429.79</v>
+        <v>2948508.67</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="0">
-        <v>3908062.72</v>
+        <v>33385.57</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D108" s="0">
-        <v>4130071.85</v>
+        <v>3908347.82</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="0">
-        <v>3016507.27</v>
+        <v>1041641.74</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="0">
-        <v>45644.5</v>
+        <v>956291.91</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="0">
-        <v>4327756</v>
+        <v>1367594.6</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>227</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D112" s="0">
-        <v>1176535.63</v>
+        <v>962560.05</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D113" s="0">
-        <v>1066392</v>
+        <v>400576.75</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="0">
-        <v>1467051.61</v>
+        <v>1600000</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D115" s="0">
-        <v>1065715.17</v>
+        <v>3660000</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D116" s="0">
-        <v>430553.2</v>
+        <v>1097505.76</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D117" s="0">
-        <v>1600000</v>
+        <v>2319398.52</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D118" s="0">
-        <v>4145000</v>
+        <v>1746307.13</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="0">
-        <v>1213414.22</v>
+        <v>5930000</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="0">
-        <v>1966878.55</v>
+        <v>7318.38</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="0">
-        <v>4700000</v>
+        <v>12675.64</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="0">
-        <v>18984.76</v>
+        <v>1492227.58</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="0">
-        <v>13474.05</v>
+        <v>1291156.28</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="0">
-        <v>1603352.13</v>
+        <v>6210000</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D125" s="0">
-        <v>9185000</v>
+        <v>4710000</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D126" s="0">
-        <v>3530000</v>
+        <v>2871106.23</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D127" s="0">
-        <v>238588.75</v>
+        <v>3005000</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="0">
-        <v>1775000</v>
+        <v>4710000</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="0">
-        <v>1785000</v>
+        <v>4621930.68</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="0">
-        <v>6269205.47</v>
+        <v>64647.9</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="0">
-        <v>78077.53</v>
+        <v>57689.3</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D132" s="0">
-        <v>68427.84</v>
+        <v>53467.72</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D133" s="0">
-        <v>61166.44</v>
+        <v>31875.41</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D134" s="0">
-        <v>36649.45</v>
+        <v>3600640.27</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>273</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D135" s="0">
-        <v>1785000</v>
+        <v>2384936.43</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>275</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D136" s="0">
-        <v>3653902.47</v>
+        <v>7396304.65</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D137" s="0">
-        <v>2782923.24</v>
+        <v>1098616.82</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D138" s="0">
-        <v>7955520.45</v>
+        <v>882755.42</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D139" s="0">
-        <v>1185109.93</v>
+        <v>2700000</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>283</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D140" s="0">
-        <v>1245707.46</v>
+        <v>1879276.21</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D141" s="0">
-        <v>2565071.82</v>
+        <v>1199800.77</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>287</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D142" s="0">
-        <v>1858204.93</v>
+        <v>2700000</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D143" s="0">
         <v>6750000</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D144" s="0">
-        <v>2473854.31</v>
+        <v>174820.8</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D145" s="0">
-        <v>979929.33</v>
+        <v>845692.23</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>295</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D146" s="0">
-        <v>812789.48</v>
+        <v>615343.23</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D147" s="0">
-        <v>996751.38</v>
+        <v>54768.93</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="0">
-        <v>565557.1</v>
+        <v>509549.35</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="0">
-        <v>5305000</v>
+        <v>4870000</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>303</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D150" s="0">
-        <v>1391906.29</v>
+        <v>1269691.4</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D151" s="0">
-        <v>2339039.92</v>
+        <v>2224087.14</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="0">
-        <v>1465352.91</v>
+        <v>1350932.25</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>309</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D153" s="0">
-        <v>5225000</v>
+        <v>2736000</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D154" s="0">
-        <v>2730000</v>
+        <v>3286000</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D155" s="0">
-        <v>1264177.87</v>
+        <v>5225000</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D156" s="0">
-        <v>351171.19</v>
+        <v>2730000</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D157" s="0">
-        <v>26893.96</v>
+        <v>1180959.61</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D158" s="0">
-        <v>71807.89</v>
+        <v>318825.78</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D159" s="0">
-        <v>3720000</v>
+        <v>23751.5</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D160" s="0">
-        <v>4285000</v>
+        <v>67642.85</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D161" s="0">
         <v>3420000</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="0">
-        <v>5141633.6</v>
+        <v>4622280.77</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>328</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D163" s="0">
-        <v>3900756.84</v>
+        <v>3220429.41</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D164" s="0">
-        <v>5041781.71</v>
+        <v>4302184.12</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>332</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D165" s="0">
-        <v>3270352.15</v>
+        <v>2400174.49</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D166" s="0">
         <v>600000</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="0">
-        <v>360324.42</v>
+        <v>288611.82</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D168" s="0">
-        <v>3520000</v>
+        <v>2653932.85</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D169" s="0">
-        <v>55997.18</v>
+        <v>36418.7</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>342</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D170" s="0">
-        <v>5491989.46</v>
+        <v>5445668.3</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D171" s="0">
-        <v>5510000</v>
+        <v>1910000</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D172" s="0">
-        <v>46598000</v>
+        <v>50072000</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>348</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D173" s="0">
-        <v>33169000</v>
+        <v>47808000</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D174" s="0">
-        <v>63366000</v>
+        <v>50056000</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D175" s="0">
-        <v>21091000</v>
+        <v>6474117.57</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="0">
-        <v>20784000</v>
+        <v>6586492.5</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="0">
-        <v>22269000</v>
+        <v>20373000</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D178" s="0">
-        <v>24275000</v>
+        <v>20702000</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D179" s="0">
-        <v>20702000</v>
+        <v>12320000</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D180" s="0">
-        <v>20328000</v>
+        <v>18174000</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>364</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D181" s="0">
-        <v>22422000</v>
+        <v>19560000</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D182" s="0">
-        <v>20258000</v>
+        <v>19338000</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D183" s="0">
-        <v>5430000</v>
+        <v>1520000</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>370</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>371</v>
       </c>
       <c r="D184" s="0">
-        <v>2713334.5</v>
+        <v>12124909.52</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D185" s="0">
-        <v>1950000</v>
+        <v>3825000</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>375</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D186" s="0">
-        <v>2294630.73</v>
+        <v>3482133.2</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>377</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D187" s="0">
-        <v>5780000</v>
+        <v>2820424.13</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D188" s="0">
-        <v>5260000</v>
+        <v>1550000</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>381</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D189" s="0">
-        <v>13281.63</v>
+        <v>12769.07</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>383</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D190" s="0">
-        <v>391709.45</v>
+        <v>358921.03</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>384</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Core Bond Series Class S - Holdings - March.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>